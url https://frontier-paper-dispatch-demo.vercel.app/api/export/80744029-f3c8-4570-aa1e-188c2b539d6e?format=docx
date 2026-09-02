--- v0 (2026-07-08)
+++ v1 (2026-09-02)
@@ -47,91 +47,91 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来源：github · https://github.com/bytedance/deer-flow</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">作者：bytedance</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">字节开源长周期超级Agent框架，集成沙箱、记忆、技能与子Agent。</w:t>
+        <w:t xml:space="preserve">字节开源长时程SuperAgent，集成沙箱、记忆、工具、技能与子代理。</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">概要</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">DeerFlow 是一款开源的长周期超级Agent编排框架，能够自主完成研究、编码和创作等复杂任务。它通过沙盒、记忆、工具、技能、子Agent和消息网关的组合，处理从分钟级到小时级的多种任务层级。项目由字节跳动开源，旨在提供一个可扩展的Agent基础设施。</w:t>
+        <w:t xml:space="preserve">DeerFlow 是字节跳动开源的 long-horizon SuperAgent 框架，能够处理从分钟到小时级别的复杂任务。它通过沙箱隔离环境、持久化记忆、工具调用、技能库、子代理协作以及消息网关，实现研究、编码和内容生成。核心价值在于将 agent 能力模块化，并支持动态技能管理与长时程任务编排。</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">对我的影响</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">1. 可用于导购/Agent产品：其“技能”和“子Agent”设计可直接复用，让导购Agent具备分任务层级（如简单问答 vs. 复杂对比）的处理能力，提升长对话稳定性。</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">3. 下一步行动：立即克隆仓库跑示例，重点测试其技能库和子Agent通信机制是否适配现有业务场景；关注后续社区反馈和性能优化。</w:t>
+        <w:t xml:space="preserve">1. 直接可用：DeerFlow 的 SkillOS 式技能库和子代理架构，可直接借鉴到我们的导购 agent 产品中，用于管理复杂购物场景下的多步推理与工具调用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">2. 改变了技术选型判断：之前认为长时程 agent 需自研编排引擎，但 DeerFlow 的开源方案成熟度较高，降低了自研优先级；后续优先评估其 sandbox 与 memory 模块的扩展性。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">3. 接下来该做什么：立即 clone 仓库，重点阅读 skill 管理和子代理通信部分，在导购场景中做 POC 测试；同时关注其 sandbox 安全性，确保可用于生产环境。</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">*导出自 前沿论文情报台*</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>